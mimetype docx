--- v0 (2025-12-05)
+++ v1 (2026-05-11)
@@ -1,63 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5DD34466" w14:textId="77777777" w:rsidR="008725D9" w:rsidRPr="00401246" w:rsidRDefault="008725D9" w:rsidP="005C50B0">
+    <w:p w14:paraId="5DD34466" w14:textId="77777777" w:rsidR="008725D9" w:rsidRPr="00B549C4" w:rsidRDefault="008725D9" w:rsidP="005C50B0">
       <w:pPr>
         <w:pStyle w:val="Betreff"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D95EF5">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="705199E4" wp14:editId="0589AE47">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>215900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>7560945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="108000" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="667239386" name="Gerade Verbindung 667239386"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -173,157 +175,4508 @@
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="28183911" id="Gerade Verbindung 4" o:spid="_x0000_s1026" style="position:absolute;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="17pt,297.65pt" to="25.5pt,297.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrW1Cw2AEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0XVcYcXpokV6G&#10;rdi63RWJSoTpC5QaJ/9+lOy4xT6AYRgMyCL1+MhHUaubo7PsAJhM8D1fLlrOwMugjN/1/Ovj5s01&#10;ZykLr4QNHnp+gsRv1q9frYbYwUXYB6sAGZH41A2x5/ucY9c0Se7BibQIETwd6oBOZDJx1ygUA7E7&#10;21y07VUzBFQRg4SUyHs3HvJ15dcaZP6kdYLMbM+ptlxXrOu2rM16Jbodirg3cipD/EMVThhPSWeq&#10;O5EFe0LzC5UzEkMKOi9kcE3Q2kioGkjNsv1JzZe9iFC1UHNSnNuU/h+t/Hh4QGZUzy8588LRFd0D&#10;CgXsG+DWePXkd+yytGmIqSP0rX/AyUrxAYvmo0ZX/qSGHWtrT3Nr4ZiZJOeyvW5bugB5Pmqe4yKm&#10;fA/BsbLpuTW+iBadOHxImXIR9AwpbuvZ0POrt+/aikrBGrUx1pazhLvtrUV2EHTf7zflK7UTwwsY&#10;WdaTsygaNdRdPlkY+T+DppaUqscMZRhhplXflxOn9YQsIZrSz0FTWX8KmrAlDOqA/m3gjK4Zg89z&#10;oDM+4O9KzcdzqXrEn1WPWovsbVCneqO1HTRltVvTiyhj/NKu4c/vdv0DAAD//wMAUEsDBBQABgAI&#10;AAAAIQAxzD0X2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3ZpXZEQ&#10;p6qQEGdaDhzdeElC43UUu23C17NISHDc2dHMm2I7+k5ccIhtIAPLhQKBVAXXUm3g7fB89wAiJkvO&#10;doHQwIQRtuXsprC5C1d6xcs+1YJDKObWQJNSn0sZqwa9jYvQI/HvIwzeJj6HWrrBXjncd/JeqY30&#10;tiVuaGyPTw1Wp/3ZG0Da1PHl85C9K9JfWsVpnY2TMbfzcfcIIuGY/szwg8/oUDLTMZzJRdEZWK15&#10;SjKgM70CwQa9ZOH4K8iykP8XlN8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq1tQsNgB&#10;AAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMcw9&#10;F9sAAAAJAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="page" anchory="page"/>
                 <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00401246">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Betreff</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0CF3D9BF" w14:textId="77777777" w:rsidR="008725D9" w:rsidRDefault="008725D9" w:rsidP="008725D9">
+    <w:p w14:paraId="0CF3D9BF" w14:textId="77777777" w:rsidR="008725D9" w:rsidRPr="00B549C4" w:rsidRDefault="008725D9" w:rsidP="008725D9">
       <w:pPr>
         <w:pStyle w:val="Betreff"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01F51BF4" w14:textId="77777777" w:rsidR="008725D9" w:rsidRPr="00D95EF5" w:rsidRDefault="008725D9" w:rsidP="0010083B">
+    <w:p w14:paraId="01F51BF4" w14:textId="77777777" w:rsidR="008725D9" w:rsidRPr="00B549C4" w:rsidRDefault="008725D9" w:rsidP="0010083B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D95EF5">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0010083B" w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D299E1B" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
+    <w:p w14:paraId="3D299E1B" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRPr="00B549C4" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA5F35">
-[...5 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet. Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet.</w:t>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CD9AA6" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
+    <w:p w14:paraId="30CD9AA6" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRPr="00B549C4" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA5F35">
-[...5 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet. Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet.</w:t>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253B9121" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
+    <w:p w14:paraId="253B9121" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRPr="00B549C4" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA5F35">
-[...5 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet. Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet.</w:t>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3656574C" w14:textId="575813C5" w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
+    <w:p w14:paraId="3656574C" w14:textId="575813C5" w:rsidR="00BA5F35" w:rsidRPr="00B549C4" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA5F35">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BA5F35">
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B549C4">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB69AFA" wp14:editId="55D0B9A3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>215900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>5350510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="216000" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Gerade Verbindung 1809645863"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -357,100 +4710,3346 @@
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="3A7A0B36" id="Gerade Verbindung 1809645863" o:spid="_x0000_s1026" style="position:absolute;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="17pt,421.3pt" to="34pt,421.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFnaFG4gEAAAkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynq5cZcXpokV6G&#10;rVi33RWJSoTpC5IaJ/9+lOy4xT6AYRgMyBLJ98hHSuubk9HkCCEqZ3vaLGpKwHInlN339OuX7ZsV&#10;JTExK5h2Fnp6hkhvNq9frQffwdIdnBYQCJLY2A2+p4eUfFdVkR/AsLhwHiw6pQuGJTyGfSUCG5Dd&#10;6GpZ1201uCB8cBxiROvd6KSbwi8l8PRJygiJ6J5ibamsoay7vFabNev2gfmD4lMZ7B+qMExZTDpT&#10;3bHEyFNQv1AZxYOLTqYFd6ZyUioORQOqaeqf1DwemIeiBZsT/dym+P9o+cfjQyBK4OxaSiwzOKN7&#10;CEwA+QZhp6x4snvSrOr37dvrVXuVGzb42CHu1j6E6RT9Q8jqTzKY/Edd5FSafJ6bDKdEOBqXTVvX&#10;OAp+cVXPOB9iugdnSN70VCub5bOOHT/EhLkw9BKSzdqSoaft1XVdoqLTSmyV1tkXw353qwM5Mpz8&#10;u23+cu3I8CIMT9qiMSsaNZRdOmsY+T+DxOZg1c2YIV9LmGnF92bi1BYjM0Ri+hk0lfUn0BSbYVCu&#10;6t8C5+iS0dk0A42yLvyu1HS6lCrH+IvqUWuWvXPiXCZa2oH3rXRrehv5Qr88F/jzC978AAAA//8D&#10;AFBLAwQUAAYACAAAACEAMOreVdsAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KjdkkZpiFNVlRBnWg4c3XhJQuN1FLtt0q/vIiHBcWdHM2+K9eg6ccYhtJ40zGcKBFLlbUu1&#10;ho/961MGIkRD1nSeUMOEAdbl/V1hcusv9I7nXawFh1DIjYYmxj6XMlQNOhNmvkfi35cfnIl8DrW0&#10;g7lwuOvkQqlUOtMSNzSmx22D1XF3chqQ0jq8fe9Xn4qW16UKU7IaJ60fH8bNC4iIY/wzww8+o0PJ&#10;TAd/IhtEp+E54SlRQ5YsUhBsSDMWDr+CLAv5f0F5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAIWdoUbiAQAACQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADDq3lXbAAAACQEAAA8AAAAAAAAAAAAAAAAAPAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="page" anchory="page"/>
                 <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D790F6F" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
+    <w:p w14:paraId="2D790F6F" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRPr="00B549C4" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA5F35">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet. Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet.</w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A53C8F7" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
+    <w:p w14:paraId="1A53C8F7" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRPr="00B549C4" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA5F35">
-[...5 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet. Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet.</w:t>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227EC0B0" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
+    <w:p w14:paraId="227EC0B0" w14:textId="77777777" w:rsidR="00BA5F35" w:rsidRPr="00B549C4" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA5F35">
-[...5 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet. Lorem ipsum dolor sit amet, consetetur sadipscing elitr, sed diam nonumy eirmod tempor invidunt ut labore et dolore magna aliquyam erat, sed diam voluptua. At vero eos et accusam et justo duo dolores et ea rebum. Stet clita kasd gubergren, no sea takimata sanctus est Lorem ipsum dolor sit amet.</w:t>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consetetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sadipscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elitr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nonumy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eirmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>invidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquyam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed diam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accusam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rebum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kasd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gubergren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>takimata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sanctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B549C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333E0F85" w14:textId="67D97E2E" w:rsidR="00B03FEE" w:rsidRDefault="00BA5F35" w:rsidP="008725D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mit freundlichen Grüßen</w:t>
       </w:r>
       <w:r w:rsidR="00C44C43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -480,61 +8079,61 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Miriam Musterfrau</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0082409F" w:rsidRPr="00BA5F35" w:rsidSect="006C06E2">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="737" w:right="1134" w:bottom="1871" w:left="1134" w:header="2835" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B039B12" w14:textId="77777777" w:rsidR="00F9228F" w:rsidRDefault="00F9228F" w:rsidP="00C46696">
+    <w:p w14:paraId="54E12941" w14:textId="77777777" w:rsidR="00863095" w:rsidRDefault="00863095" w:rsidP="00C46696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F493263" w14:textId="77777777" w:rsidR="00F9228F" w:rsidRDefault="00F9228F" w:rsidP="00C46696">
+    <w:p w14:paraId="474097FB" w14:textId="77777777" w:rsidR="00863095" w:rsidRDefault="00863095" w:rsidP="00C46696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -577,51 +8176,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FuturaBT-Light">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="383E0797" w14:textId="77777777" w:rsidR="00860877" w:rsidRDefault="00860877">
+  <w:p w14:paraId="57AC1201" w14:textId="77777777" w:rsidR="00B549C4" w:rsidRDefault="00B549C4">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="9937" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -743,70 +8342,70 @@
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
           </w:pPr>
           <w:r w:rsidRPr="00A24CD2">
             <w:t>TU Bergakademie Freiberg · Akademiestraße 6 · 09599 Freiberg · tu-freiberg</w:t>
           </w:r>
           <w:r>
             <w:t>.de</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="38A5EB33" w14:textId="779470E2" w:rsidR="00D01409" w:rsidRDefault="00817B34">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidR="00001C76">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="197549E2" wp14:editId="04BEA3E8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="197549E2" wp14:editId="1421D638">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3044388</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-738744</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3265714" cy="442595"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="13" name="Grafik 13"/>
+          <wp:docPr id="13" name="Grafik 13" descr="Logo von &quot;Familie in der Hochschule&quot;, &quot;Audit familiengerechte Hochschule seit 2023&quot;, &quot;Weltoffene Hochschule – gegen Fremdenfeindlichkeit&quot; und &quot;Innovative Hochschule&quot;"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="13" name="Grafik 13"/>
+                  <pic:cNvPr id="13" name="Grafik 13" descr="Logo von &quot;Familie in der Hochschule&quot;, &quot;Audit familiengerechte Hochschule seit 2023&quot;, &quot;Weltoffene Hochschule – gegen Fremdenfeindlichkeit&quot; und &quot;Innovative Hochschule&quot;"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="104" r="104"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3265714" cy="442595"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
@@ -1036,70 +8635,70 @@
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
           </w:pPr>
           <w:r w:rsidRPr="00A24CD2">
             <w:t>TU Bergakademie Freiberg · Akademiestraße 6 · 09599 Freiberg · tu-freiberg</w:t>
           </w:r>
           <w:r w:rsidR="002D58C4">
             <w:t>.de</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0AA8FC67" w14:textId="48E36F12" w:rsidR="00001C76" w:rsidRDefault="00001C76">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AF7EC0E" wp14:editId="0E5219BB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AF7EC0E" wp14:editId="47A3E91C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3074076</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-743387</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3265714" cy="442595"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="12" name="Grafik 12"/>
+          <wp:docPr id="12" name="Grafik 12" descr="Logo von &quot;Familie in der Hochschule&quot;, &quot;Audit familiengerechte Hochschule seit 2023&quot;, &quot;Weltoffene Hochschule – gegen Fremdenfeindlichkeit&quot; und &quot;Innovative Hochschule&quot;"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="12" name="Grafik 12"/>
+                  <pic:cNvPr id="12" name="Grafik 12" descr="Logo von &quot;Familie in der Hochschule&quot;, &quot;Audit familiengerechte Hochschule seit 2023&quot;, &quot;Weltoffene Hochschule – gegen Fremdenfeindlichkeit&quot; und &quot;Innovative Hochschule&quot;"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="104" r="104"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3265714" cy="442595"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
@@ -1112,85 +8711,85 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4BF636BC" w14:textId="182119B2" w:rsidR="003F7573" w:rsidRDefault="003F7573">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7369E7F3" w14:textId="77777777" w:rsidR="00F9228F" w:rsidRDefault="00F9228F" w:rsidP="00C46696">
+    <w:p w14:paraId="75B2F676" w14:textId="77777777" w:rsidR="00863095" w:rsidRDefault="00863095" w:rsidP="00C46696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75F67EA8" w14:textId="77777777" w:rsidR="00F9228F" w:rsidRDefault="00F9228F" w:rsidP="00C46696">
+    <w:p w14:paraId="12062EB1" w14:textId="77777777" w:rsidR="00863095" w:rsidRDefault="00863095" w:rsidP="00C46696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="73D8CE26" w14:textId="77777777" w:rsidR="00860877" w:rsidRDefault="00860877">
+  <w:p w14:paraId="31C79838" w14:textId="77777777" w:rsidR="00B549C4" w:rsidRDefault="00B549C4">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6F769C54" w14:textId="77777777" w:rsidR="00860877" w:rsidRDefault="00860877">
+  <w:p w14:paraId="72C830EA" w14:textId="77777777" w:rsidR="00B549C4" w:rsidRDefault="00B549C4">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4675"/>
@@ -1437,276 +9036,54 @@
           <w:pPr>
             <w:pStyle w:val="BearbeiterundFuzeile"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="6E6A9D34" w14:textId="77777777" w:rsidR="005026A5" w:rsidRDefault="005026A5" w:rsidP="00767A86">
           <w:pPr>
             <w:pStyle w:val="BearbeiterundFuzeile"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="0B1DD84B" w14:textId="77777777" w:rsidR="00DB1328" w:rsidRDefault="00DB1328" w:rsidP="00767A86">
           <w:pPr>
             <w:pStyle w:val="BearbeiterundFuzeile"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="12FF673A" w14:textId="3ED27F8B" w:rsidR="00DA3791" w:rsidRPr="0016603F" w:rsidRDefault="00860877" w:rsidP="00767A86">
           <w:pPr>
             <w:pStyle w:val="BearbeiterundFuzeile"/>
           </w:pPr>
           <w:r>
             <w:t>11.11.2024</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="72351550" w14:textId="69DD0C6B" w:rsidR="00D85FFD" w:rsidRDefault="00560299">
+  <w:p w14:paraId="72351550" w14:textId="1BA986DF" w:rsidR="00D85FFD" w:rsidRDefault="00D85FFD">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
-    <w:r>
-[...220 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="797F8B3B" w14:textId="77777777" w:rsidR="005026A5" w:rsidRDefault="005026A5">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2D0D494D" w14:textId="77777777" w:rsidR="00C46696" w:rsidRDefault="00C46696">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00C46696">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="323CCDB8" wp14:editId="61ACE947">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4320540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -1875,121 +9252,122 @@
                         <w:bCs w:val="0"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004401D1">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs w:val="0"/>
                       </w:rPr>
                       <w:t>Projekt</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="417E360A" wp14:editId="21EBF108">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="417E360A" wp14:editId="274A5954">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-72390</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>466725</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1803400" cy="633095"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="7" name="Grafik 7"/>
+          <wp:docPr id="7" name="Grafik 7" descr="Logo der Technische Universität Bergakademie Freiberg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="63" name="Grafik 63"/>
+                  <pic:cNvPr id="7" name="Grafik 7" descr="Logo der Technische Universität Bergakademie Freiberg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect t="171" b="171"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1803400" cy="633095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="449"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A122FF"/>
@@ -2020,63 +9398,65 @@
     <w:rsid w:val="004C1CDE"/>
     <w:rsid w:val="005026A5"/>
     <w:rsid w:val="00526B2A"/>
     <w:rsid w:val="00560299"/>
     <w:rsid w:val="00597218"/>
     <w:rsid w:val="005C50B0"/>
     <w:rsid w:val="00601E0B"/>
     <w:rsid w:val="00631243"/>
     <w:rsid w:val="0064061F"/>
     <w:rsid w:val="00671804"/>
     <w:rsid w:val="00686EFE"/>
     <w:rsid w:val="006A7762"/>
     <w:rsid w:val="006C06E2"/>
     <w:rsid w:val="007113C9"/>
     <w:rsid w:val="00712496"/>
     <w:rsid w:val="00767A86"/>
     <w:rsid w:val="0079647D"/>
     <w:rsid w:val="007A2084"/>
     <w:rsid w:val="007C55C2"/>
     <w:rsid w:val="007E15A8"/>
     <w:rsid w:val="00817B34"/>
     <w:rsid w:val="00820E60"/>
     <w:rsid w:val="0082409F"/>
     <w:rsid w:val="008406B5"/>
     <w:rsid w:val="00860877"/>
+    <w:rsid w:val="00863095"/>
     <w:rsid w:val="008725D9"/>
     <w:rsid w:val="008B4354"/>
     <w:rsid w:val="008C5EF9"/>
     <w:rsid w:val="008E5698"/>
     <w:rsid w:val="00936BD3"/>
     <w:rsid w:val="00A122FF"/>
     <w:rsid w:val="00A24CD2"/>
     <w:rsid w:val="00A60FFA"/>
     <w:rsid w:val="00AA51F5"/>
     <w:rsid w:val="00AC3DAF"/>
     <w:rsid w:val="00B03FEE"/>
     <w:rsid w:val="00B30C58"/>
     <w:rsid w:val="00B35CA6"/>
+    <w:rsid w:val="00B549C4"/>
     <w:rsid w:val="00B75C6A"/>
     <w:rsid w:val="00B840D7"/>
     <w:rsid w:val="00B94951"/>
     <w:rsid w:val="00BA5F35"/>
     <w:rsid w:val="00C44C43"/>
     <w:rsid w:val="00C46696"/>
     <w:rsid w:val="00C505E7"/>
     <w:rsid w:val="00C75B61"/>
     <w:rsid w:val="00C8682E"/>
     <w:rsid w:val="00CE0741"/>
     <w:rsid w:val="00D01409"/>
     <w:rsid w:val="00D85FFD"/>
     <w:rsid w:val="00DA3791"/>
     <w:rsid w:val="00DB1328"/>
     <w:rsid w:val="00DC1B91"/>
     <w:rsid w:val="00E32550"/>
     <w:rsid w:val="00E50993"/>
     <w:rsid w:val="00EC3489"/>
     <w:rsid w:val="00EE6563"/>
     <w:rsid w:val="00F9228F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -2850,51 +10230,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jn68cyce\AppData\Local\Temp\29b44217-5cd5-4a5b-920b-1f7fca946002_briefbogen_vorlagen(7).zip.002\Briefbogen%20vollst&#228;ndig.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -3173,73 +10553,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F65DF3-87FC-B34B-BD9E-6CE897D70CFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>C:\Users\jn68cyce\AppData\Local\Temp\29b44217-5cd5-4a5b-920b-1f7fca946002_briefbogen_vorlagen(7).zip.002\Briefbogen vollständig.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>707</Words>
-  <Characters>3495</Characters>
+  <Words>576</Words>
+  <Characters>3634</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4194</CharactersWithSpaces>
+  <CharactersWithSpaces>4202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>